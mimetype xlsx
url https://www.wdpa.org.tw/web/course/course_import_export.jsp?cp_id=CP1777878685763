--- v0 (2026-05-16)
+++ v1 (2026-07-07)
@@ -19,101 +19,104 @@
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="報名資訊" r:id="rId3" sheetId="1"/>
     <sheet name="_lists" r:id="rId4" sheetId="2" state="hidden"/>
   </sheets>
   <definedNames>
     <definedName name="LIST_RECEIPT">_lists!$A$1:$B$1</definedName>
     <definedName name="LIST_RECEIVE">_lists!$A$2:$B$2</definedName>
     <definedName name="LIST_MEMBER">_lists!$A$3:$D$3</definedName>
     <definedName name="LIST_TYPE">_lists!$A$4:$I$4</definedName>
     <definedName name="LIST_HIGHEST">_lists!$A$5:$F$5</definedName>
     <definedName name="LIST_SOURCE">_lists!$A$6:$J$6</definedName>
     <definedName name="LIST_YEAR">_lists!$A$7:$BO$7</definedName>
     <definedName name="LIST_MONTH">_lists!$A$8:$L$8</definedName>
     <definedName name="LIST_DAY">_lists!$A$9:$AE$9</definedName>
   </definedNames>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="170" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="171" uniqueCount="159">
   <si>
     <t>姓名</t>
   </si>
   <si>
     <t>學員手機</t>
   </si>
   <si>
     <t>電子信箱</t>
   </si>
   <si>
     <t>初訓證號</t>
   </si>
   <si>
     <t>身分證字號</t>
   </si>
   <si>
     <t>性別</t>
   </si>
   <si>
     <t>出生年(民國)</t>
   </si>
   <si>
     <t>出生月(01-12)</t>
   </si>
   <si>
     <t>出生日(01-31)</t>
   </si>
   <si>
     <t>戶籍縣市</t>
   </si>
   <si>
     <t>戶籍鄉鎮市區</t>
   </si>
   <si>
     <t>戶籍郵遞區號</t>
   </si>
   <si>
     <t>戶籍詳細地址</t>
   </si>
   <si>
     <t>通訊縣市</t>
   </si>
   <si>
     <t>通訊鄉鎮市區</t>
   </si>
   <si>
     <t>通訊郵遞區號</t>
   </si>
   <si>
     <t>通訊詳細地址</t>
+  </si>
+  <si>
+    <t>證書及收據領取方式（下拉選擇）</t>
   </si>
   <si>
     <t>最高學歷</t>
   </si>
   <si>
     <t>學校名稱</t>
   </si>
   <si>
     <t>公司統編</t>
   </si>
   <si>
     <t>公司承辦人</t>
   </si>
   <si>
     <t>公司承辦人電話</t>
   </si>
   <si>
     <t>公司傳真</t>
   </si>
   <si>
     <t>公司地址</t>
   </si>
   <si>
     <t>會員（下拉選擇）</t>
   </si>
@@ -560,83 +563,84 @@
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="3">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true" applyNumberFormat="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="3" borderId="0" xfId="0" applyFont="true" applyNumberFormat="true" applyFill="true">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="no"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/><Relationship Id="rId4" Target="worksheets/sheet2.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <dimension ref="A1:AA1"/>
+  <dimension ref="A1:AB1"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <cols>
     <col min="1" max="1" width="5.01171875" customWidth="true" bestFit="true"/>
     <col min="2" max="2" width="9.01171875" customWidth="true" bestFit="true"/>
     <col min="3" max="3" width="9.01171875" customWidth="true" bestFit="true"/>
     <col min="4" max="4" width="9.01171875" customWidth="true" bestFit="true"/>
     <col min="5" max="5" width="11.01171875" customWidth="true" bestFit="true"/>
     <col min="6" max="6" width="5.01171875" customWidth="true" bestFit="true"/>
     <col min="7" max="7" width="12.36328125" customWidth="true" bestFit="true"/>
     <col min="8" max="8" width="13.5" customWidth="true" bestFit="true"/>
     <col min="9" max="9" width="13.5" customWidth="true" bestFit="true"/>
     <col min="10" max="10" width="9.01171875" customWidth="true" bestFit="true"/>
     <col min="11" max="11" width="13.01171875" customWidth="true" bestFit="true"/>
     <col min="12" max="12" width="13.01171875" customWidth="true" bestFit="true"/>
     <col min="13" max="13" width="13.01171875" customWidth="true" bestFit="true"/>
     <col min="14" max="14" width="9.01171875" customWidth="true" bestFit="true"/>
     <col min="15" max="15" width="13.01171875" customWidth="true" bestFit="true"/>
     <col min="16" max="16" width="13.01171875" customWidth="true" bestFit="true"/>
     <col min="17" max="17" width="13.01171875" customWidth="true" bestFit="true"/>
-    <col min="18" max="18" width="9.01171875" customWidth="true" bestFit="true"/>
+    <col min="18" max="18" width="31.01171875" customWidth="true" bestFit="true"/>
     <col min="19" max="19" width="9.01171875" customWidth="true" bestFit="true"/>
     <col min="20" max="20" width="9.01171875" customWidth="true" bestFit="true"/>
-    <col min="21" max="21" width="11.01171875" customWidth="true" bestFit="true"/>
-[...1 lines deleted...]
-    <col min="23" max="23" width="9.01171875" customWidth="true" bestFit="true"/>
+    <col min="21" max="21" width="9.01171875" customWidth="true" bestFit="true"/>
+    <col min="22" max="22" width="11.01171875" customWidth="true" bestFit="true"/>
+    <col min="23" max="23" width="15.01171875" customWidth="true" bestFit="true"/>
     <col min="24" max="24" width="9.01171875" customWidth="true" bestFit="true"/>
-    <col min="25" max="25" width="17.01171875" customWidth="true" bestFit="true"/>
-[...1 lines deleted...]
-    <col min="27" max="27" width="9.01171875" customWidth="true" bestFit="true"/>
+    <col min="25" max="25" width="9.01171875" customWidth="true" bestFit="true"/>
+    <col min="26" max="26" width="17.01171875" customWidth="true" bestFit="true"/>
+    <col min="27" max="27" width="21.01171875" customWidth="true" bestFit="true"/>
+    <col min="28" max="28" width="9.01171875" customWidth="true" bestFit="true"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="2" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="2" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="2" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="H1" s="2" t="s">
@@ -653,547 +657,553 @@
       </c>
       <c r="L1" s="2" t="s">
         <v>11</v>
       </c>
       <c r="M1" s="2" t="s">
         <v>12</v>
       </c>
       <c r="N1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="O1" s="2" t="s">
         <v>14</v>
       </c>
       <c r="P1" s="2" t="s">
         <v>15</v>
       </c>
       <c r="Q1" s="2" t="s">
         <v>16</v>
       </c>
       <c r="R1" s="2" t="s">
         <v>17</v>
       </c>
       <c r="S1" s="2" t="s">
         <v>18</v>
       </c>
-      <c r="T1" s="1" t="s">
+      <c r="T1" s="2" t="s">
         <v>19</v>
       </c>
       <c r="U1" s="1" t="s">
         <v>20</v>
       </c>
       <c r="V1" s="1" t="s">
         <v>21</v>
       </c>
       <c r="W1" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="X1" s="2" t="s">
+      <c r="X1" s="1" t="s">
         <v>23</v>
       </c>
-      <c r="Y1" s="1" t="s">
+      <c r="Y1" s="2" t="s">
         <v>24</v>
       </c>
-      <c r="Z1" s="2" t="s">
+      <c r="Z1" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="AA1" s="1" t="s">
+      <c r="AA1" s="2" t="s">
         <v>26</v>
+      </c>
+      <c r="AB1" s="1" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
-  <dataValidations count="6">
-    <dataValidation type="list" sqref="Z2:Z501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
+  <dataValidations count="7">
+    <dataValidation type="list" sqref="AA2:AA501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
       <formula1>LIST_RECEIPT</formula1>
     </dataValidation>
-    <dataValidation type="list" sqref="Y2:Y501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
+    <dataValidation type="list" sqref="R2:R501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
+      <formula1>LIST_RECEIVE</formula1>
+    </dataValidation>
+    <dataValidation type="list" sqref="Z2:Z501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
       <formula1>LIST_MEMBER</formula1>
     </dataValidation>
-    <dataValidation type="list" sqref="R2:R501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
+    <dataValidation type="list" sqref="S2:S501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
       <formula1>LIST_HIGHEST</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="G2:G501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
       <formula1>LIST_YEAR</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="H2:H501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
       <formula1>LIST_MONTH</formula1>
     </dataValidation>
     <dataValidation type="list" sqref="I2:I501" allowBlank="true" errorStyle="stop" showDropDown="false" showErrorMessage="true">
       <formula1>LIST_DAY</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:BO9"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="D3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="D4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="E4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="G4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="H4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="I4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="G6" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H6" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="I6" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="J6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B7" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C7" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D7" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E7" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="F7" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="G7" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="H7" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="I7" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="J7" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="K7" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="L7" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="M7" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="N7" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="O7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="P7" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="Q7" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="R7" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="S7" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="T7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="U7" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="V7" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="W7" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="X7" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="Y7" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="Z7" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="AA7" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="AB7" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="AC7" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="AD7" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="AE7" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AF7" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AG7" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="AH7" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AI7" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AJ7" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AK7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AL7" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AM7" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AN7" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AO7" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AP7" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AQ7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AR7" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AS7" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AT7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AU7" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AV7" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AW7" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AX7" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AY7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AZ7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="BA7" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="BB7" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="BC7" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="BD7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BE7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BF7" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BG7" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="BH7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="BI7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="BJ7" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BK7" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BL7" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BM7" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BN7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BO7" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C8" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D8" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E8" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F8" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G8" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I8" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J8" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K8" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L8" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D9" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="E9" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="F9" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="G9" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="H9" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="I9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="J9" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="K9" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="L9" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="M9" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="N9" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="O9" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="P9" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="Q9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="R9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="S9" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="T9" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="U9" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="V9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="W9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="X9" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="Y9" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="Z9" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="AA9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="AB9" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="AC9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="AD9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="AE9" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>